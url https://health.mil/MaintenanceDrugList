--- v0 (2026-03-23)
+++ v1 (2026-06-02)
@@ -2,80 +2,80 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Z:\102.13.a TRICARE Pharmacy Program - PCB\TPharm5\Benefit Design\Formulary\Drug List Updates\EMM\2026-02\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Z:\102.13.a TRICARE Pharmacy Program - PCB\TPharm5\Benefit Design\Formulary\Drug List Updates\EMM\2026-05\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0F7330B6-6041-41CD-A3B4-0CEBFC2D802A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6B7F4250-7447-4C59-886C-97CD81E04679}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="EMM DL 316021" sheetId="3" r:id="rId1"/>
     <sheet name="EMM Specialty DL 620078" sheetId="4" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'EMM DL 316021'!$A$1:$A$572</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'EMM Specialty DL 620078'!$A$1:$A$177</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="739" uniqueCount="738">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="732" uniqueCount="731">
   <si>
     <t>BRAND_NME</t>
   </si>
   <si>
     <t>ACANYA</t>
   </si>
   <si>
     <t>ACCOLATE</t>
   </si>
   <si>
     <t>ACCUPRIL</t>
   </si>
   <si>
     <t>ACCURETIC</t>
   </si>
   <si>
     <t>ACIPHEX SPRINKLE</t>
   </si>
   <si>
     <t>ACTIVELLA</t>
   </si>
   <si>
     <t>ACTONEL</t>
   </si>
   <si>
@@ -522,83 +522,77 @@
   <si>
     <t>EDECRIN</t>
   </si>
   <si>
     <t>EDLUAR</t>
   </si>
   <si>
     <t>EFFER-K</t>
   </si>
   <si>
     <t>EFFEXOR XR</t>
   </si>
   <si>
     <t>EFFIENT</t>
   </si>
   <si>
     <t>ELESTRIN</t>
   </si>
   <si>
     <t>ELIQUIS</t>
   </si>
   <si>
     <t>EMSAM</t>
   </si>
   <si>
-    <t>ENZADYNE</t>
-[...1 lines deleted...]
-  <si>
     <t>EPIDUO</t>
   </si>
   <si>
     <t>EPIDUO FORTE</t>
   </si>
   <si>
     <t>EPOGEN</t>
   </si>
   <si>
     <t>ERMEZA</t>
   </si>
   <si>
     <t>ESTRACE</t>
   </si>
   <si>
     <t>ESTROGEL</t>
   </si>
   <si>
     <t>EUCRISA</t>
   </si>
   <si>
     <t>EVAMIST</t>
   </si>
   <si>
     <t>EVISTA</t>
   </si>
   <si>
-    <t>EVOCLIN</t>
-[...1 lines deleted...]
-  <si>
     <t>EVOXAC</t>
   </si>
   <si>
     <t>EXELON</t>
   </si>
   <si>
     <t>EXFORGE</t>
   </si>
   <si>
     <t>EXFORGE HCT</t>
   </si>
   <si>
     <t>EZALLOR SPRINKLE</t>
   </si>
   <si>
     <t>FARXIGA</t>
   </si>
   <si>
     <t>FELDENE</t>
   </si>
   <si>
     <t>FENOFIBRATE</t>
   </si>
   <si>
     <t>FENOGLIDE</t>
@@ -744,53 +738,50 @@
   <si>
     <t>INSULIN DEGLUDEC PEN (U-200)</t>
   </si>
   <si>
     <t>INSULIN GLARGINE</t>
   </si>
   <si>
     <t>INSULIN GLARGINE MAX SOLOSTAR</t>
   </si>
   <si>
     <t>INSULIN GLARGINE SOLOSTAR</t>
   </si>
   <si>
     <t>INSULIN GLARGINE-YFGN</t>
   </si>
   <si>
     <t>INSULIN LISPRO</t>
   </si>
   <si>
     <t>INSULIN LISPRO JUNIOR KWIKPEN</t>
   </si>
   <si>
     <t>INSULIN LISPRO KWIKPEN U-100</t>
   </si>
   <si>
-    <t>INTRON A</t>
-[...1 lines deleted...]
-  <si>
     <t>INVOKAMET</t>
   </si>
   <si>
     <t>INVOKANA</t>
   </si>
   <si>
     <t>IOPIDINE</t>
   </si>
   <si>
     <t>ISOPTO ATROPINE</t>
   </si>
   <si>
     <t>ISORDIL</t>
   </si>
   <si>
     <t>ISORDIL TITRADOSE</t>
   </si>
   <si>
     <t>ISRADIPINE</t>
   </si>
   <si>
     <t>ISTALOL</t>
   </si>
   <si>
     <t>IYUZEH</t>
@@ -846,50 +837,53 @@
   <si>
     <t>KRISTALOSE</t>
   </si>
   <si>
     <t>K-TAB ER</t>
   </si>
   <si>
     <t>KYZATREX</t>
   </si>
   <si>
     <t>LANOXIN</t>
   </si>
   <si>
     <t>LANTUS</t>
   </si>
   <si>
     <t>LANTUS SOLOSTAR</t>
   </si>
   <si>
     <t>LASIX</t>
   </si>
   <si>
     <t>LEQVIO</t>
   </si>
   <si>
+    <t>LEROCHOL</t>
+  </si>
+  <si>
     <t>LEVEMIR</t>
   </si>
   <si>
     <t>LEVEMIR FLEXPEN</t>
   </si>
   <si>
     <t>LEVEMIR FLEXTOUCH</t>
   </si>
   <si>
     <t>LEXAPRO</t>
   </si>
   <si>
     <t>LIALDA</t>
   </si>
   <si>
     <t>LINZESS</t>
   </si>
   <si>
     <t>LIPITOR</t>
   </si>
   <si>
     <t>LIPOFEN</t>
   </si>
   <si>
     <t>LODOSYN</t>
@@ -1263,77 +1257,68 @@
   <si>
     <t>RHOPRESSA</t>
   </si>
   <si>
     <t>RIOMET</t>
   </si>
   <si>
     <t>ROCALTROL</t>
   </si>
   <si>
     <t>ROCKLATAN</t>
   </si>
   <si>
     <t>RYTHMOL SR</t>
   </si>
   <si>
     <t>SAVAYSA</t>
   </si>
   <si>
     <t>SAVELLA</t>
   </si>
   <si>
     <t>SEGLUROMET</t>
   </si>
   <si>
-    <t>SEMGLEE</t>
-[...1 lines deleted...]
-  <si>
     <t>SEMGLEE (YFGN)</t>
   </si>
   <si>
     <t>SEMGLEE (YFGN) PEN</t>
   </si>
   <si>
     <t>SEREVENT DISKUS</t>
   </si>
   <si>
     <t>SEYSARA</t>
   </si>
   <si>
     <t>SIMBRINZA</t>
   </si>
   <si>
     <t>SINEMET</t>
   </si>
   <si>
-    <t>SINEMET 10-100</t>
-[...4 lines deleted...]
-  <si>
     <t>SINGULAIR</t>
   </si>
   <si>
     <t>SITAGLIPTIN</t>
   </si>
   <si>
     <t>SOFDRA</t>
   </si>
   <si>
     <t>SOLIQUA 100-33</t>
   </si>
   <si>
     <t>SOLODYN</t>
   </si>
   <si>
     <t>SOOLANTRA</t>
   </si>
   <si>
     <t>SOVUNA</t>
   </si>
   <si>
     <t>SPIRIVA HANDIHALER</t>
   </si>
   <si>
     <t>SPIRIVA RESPIMAT</t>
@@ -1413,50 +1398,53 @@
   <si>
     <t>TIMOPTIC</t>
   </si>
   <si>
     <t>TIMOPTIC OCUDOSE</t>
   </si>
   <si>
     <t>TIMOPTIC-XE</t>
   </si>
   <si>
     <t>TIROSINT</t>
   </si>
   <si>
     <t>TIROSINT-SOL</t>
   </si>
   <si>
     <t>TLANDO</t>
   </si>
   <si>
     <t>TOLAK</t>
   </si>
   <si>
     <t>TOLECTIN 600</t>
   </si>
   <si>
+    <t>TOLECTIN DS</t>
+  </si>
+  <si>
     <t>TOLMETIN SODIUM</t>
   </si>
   <si>
     <t>TOUJEO MAX SOLOSTAR</t>
   </si>
   <si>
     <t>TOUJEO SOLOSTAR</t>
   </si>
   <si>
     <t>TOVIAZ</t>
   </si>
   <si>
     <t>TRADJENTA</t>
   </si>
   <si>
     <t>TRAVATAN Z</t>
   </si>
   <si>
     <t>TRELEGY ELLIPTA</t>
   </si>
   <si>
     <t>TRESIBA</t>
   </si>
   <si>
     <t>TRESIBA FLEXTOUCH U-100</t>
@@ -1503,53 +1491,50 @@
   <si>
     <t>URSO</t>
   </si>
   <si>
     <t>URSO FORTE</t>
   </si>
   <si>
     <t>VAFSEO</t>
   </si>
   <si>
     <t>VAGIFEM</t>
   </si>
   <si>
     <t>VASCEPA</t>
   </si>
   <si>
     <t>VASERETIC</t>
   </si>
   <si>
     <t>VASOTEC</t>
   </si>
   <si>
     <t>VELTIN</t>
   </si>
   <si>
-    <t>VERELAN</t>
-[...1 lines deleted...]
-  <si>
     <t>VERKAZIA</t>
   </si>
   <si>
     <t>VESICARE</t>
   </si>
   <si>
     <t>VESICARE LS</t>
   </si>
   <si>
     <t>VEVYE</t>
   </si>
   <si>
     <t>VIBERZI</t>
   </si>
   <si>
     <t>VICTOZA 2-PAK</t>
   </si>
   <si>
     <t>VICTOZA 3-PAK</t>
   </si>
   <si>
     <t>VIOKACE</t>
   </si>
   <si>
     <t>VIVELLE-DOT</t>
@@ -2212,56 +2197,50 @@
     <t>VUMERITY</t>
   </si>
   <si>
     <t>VYNDAMAX</t>
   </si>
   <si>
     <t>XALKORI</t>
   </si>
   <si>
     <t>XELJANZ</t>
   </si>
   <si>
     <t>XELJANZ XR</t>
   </si>
   <si>
     <t>XELODA</t>
   </si>
   <si>
     <t>XOSPATA</t>
   </si>
   <si>
     <t>XTANDI</t>
   </si>
   <si>
     <t>YONSA</t>
-  </si>
-[...4 lines deleted...]
-    <t>YUFLYMA(CF) AUTOINJECTOR</t>
   </si>
   <si>
     <t>YUSIMRY(CF) PEN</t>
   </si>
   <si>
     <t>ZEJULA</t>
   </si>
   <si>
     <t>ZELBORAF</t>
   </si>
   <si>
     <t>ZEPOSIA</t>
   </si>
   <si>
     <t>ZOLINZA</t>
   </si>
   <si>
     <t>ZYKADIA</t>
   </si>
   <si>
     <t>ZYMFENTRA</t>
   </si>
   <si>
     <t>ZYMFENTRA PEN</t>
   </si>
@@ -2619,51 +2598,51 @@
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:A572"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="27.28515625" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="29.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A3" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A4" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>4</v>
@@ -5298,73 +5277,63 @@
       <c r="A531" s="2" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="532" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A532" s="2" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="533" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A533" s="2" t="s">
         <v>532</v>
       </c>
     </row>
     <row r="534" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A534" s="2" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="535" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A535" s="2" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="536" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A536" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A536" s="2"/>
     </row>
     <row r="537" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A537" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A537" s="2"/>
     </row>
     <row r="538" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A538" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A538" s="1"/>
     </row>
     <row r="539" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A539" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A539" s="1"/>
     </row>
     <row r="540" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A540" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A540" s="2"/>
     </row>
     <row r="541" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A541" s="2"/>
     </row>
     <row r="542" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A542" s="2"/>
     </row>
     <row r="543" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A543" s="2"/>
     </row>
     <row r="544" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A544" s="1"/>
     </row>
     <row r="545" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A545" s="2"/>
     </row>
     <row r="546" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A546" s="2"/>
     </row>
     <row r="547" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A547" s="2"/>
     </row>
     <row r="548" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A548" s="2"/>
     </row>
@@ -5431,1055 +5400,1045 @@
     <row r="569" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A569" s="2"/>
     </row>
     <row r="570" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A570" s="2"/>
     </row>
     <row r="571" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A571" s="1"/>
     </row>
     <row r="572" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A572" s="2"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:A572" xr:uid="{00000000-0009-0000-0000-000000000000}">
     <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:A572">
       <sortCondition ref="A2:A572"/>
     </sortState>
   </autoFilter>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C7433B9F-5568-4452-BA19-8E31333F24E2}">
-  <dimension ref="A1:A199"/>
+  <dimension ref="A1:A197"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="27.7109375" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="30" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A1" s="4" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
-        <v>540</v>
+        <v>535</v>
       </c>
     </row>
     <row r="3" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A3" s="1" t="s">
-        <v>541</v>
+        <v>536</v>
       </c>
     </row>
     <row r="4" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A4" s="1" t="s">
-        <v>542</v>
+        <v>537</v>
       </c>
     </row>
     <row r="5" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A5" s="1" t="s">
-        <v>543</v>
+        <v>538</v>
       </c>
     </row>
     <row r="6" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A6" s="1" t="s">
-        <v>544</v>
+        <v>539</v>
       </c>
     </row>
     <row r="7" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A7" s="1" t="s">
-        <v>545</v>
+        <v>540</v>
       </c>
     </row>
     <row r="8" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A8" s="1" t="s">
-        <v>546</v>
+        <v>541</v>
       </c>
     </row>
     <row r="9" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A9" s="1" t="s">
-        <v>547</v>
+        <v>542</v>
       </c>
     </row>
     <row r="10" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A10" s="1" t="s">
-        <v>548</v>
+        <v>543</v>
       </c>
     </row>
     <row r="11" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A11" s="1" t="s">
-        <v>549</v>
+        <v>544</v>
       </c>
     </row>
     <row r="12" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A12" s="1" t="s">
-        <v>550</v>
+        <v>545</v>
       </c>
     </row>
     <row r="13" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A13" s="1" t="s">
-        <v>551</v>
+        <v>546</v>
       </c>
     </row>
     <row r="14" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A14" s="1" t="s">
-        <v>552</v>
+        <v>547</v>
       </c>
     </row>
     <row r="15" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A15" s="1" t="s">
-        <v>553</v>
+        <v>548</v>
       </c>
     </row>
     <row r="16" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A16" s="1" t="s">
-        <v>554</v>
+        <v>549</v>
       </c>
     </row>
     <row r="17" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A17" s="1" t="s">
-        <v>555</v>
+        <v>550</v>
       </c>
     </row>
     <row r="18" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A18" s="1" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
     </row>
     <row r="19" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A19" s="1" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="20" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A20" s="1" t="s">
-        <v>558</v>
+        <v>553</v>
       </c>
     </row>
     <row r="21" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A21" s="1" t="s">
-        <v>559</v>
+        <v>554</v>
       </c>
     </row>
     <row r="22" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A22" s="1" t="s">
-        <v>560</v>
+        <v>555</v>
       </c>
     </row>
     <row r="23" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A23" s="1" t="s">
-        <v>561</v>
+        <v>556</v>
       </c>
     </row>
     <row r="24" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A24" s="1" t="s">
-        <v>562</v>
+        <v>557</v>
       </c>
     </row>
     <row r="25" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A25" s="1" t="s">
-        <v>563</v>
+        <v>558</v>
       </c>
     </row>
     <row r="26" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A26" s="1" t="s">
-        <v>564</v>
+        <v>559</v>
       </c>
     </row>
     <row r="27" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A27" s="1" t="s">
-        <v>565</v>
+        <v>560</v>
       </c>
     </row>
     <row r="28" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A28" s="1" t="s">
-        <v>566</v>
+        <v>561</v>
       </c>
     </row>
     <row r="29" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A29" s="1" t="s">
-        <v>567</v>
+        <v>562</v>
       </c>
     </row>
     <row r="30" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A30" s="1" t="s">
-        <v>568</v>
+        <v>563</v>
       </c>
     </row>
     <row r="31" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A31" s="1" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
     </row>
     <row r="32" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A32" s="1" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
     </row>
     <row r="33" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A33" s="1" t="s">
-        <v>571</v>
+        <v>566</v>
       </c>
     </row>
     <row r="34" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A34" s="1" t="s">
-        <v>572</v>
+        <v>567</v>
       </c>
     </row>
     <row r="35" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A35" s="1" t="s">
-        <v>573</v>
+        <v>568</v>
       </c>
     </row>
     <row r="36" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A36" s="1" t="s">
-        <v>574</v>
+        <v>569</v>
       </c>
     </row>
     <row r="37" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A37" s="1" t="s">
-        <v>575</v>
+        <v>570</v>
       </c>
     </row>
     <row r="38" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A38" s="1" t="s">
-        <v>576</v>
+        <v>571</v>
       </c>
     </row>
     <row r="39" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A39" s="1" t="s">
-        <v>577</v>
+        <v>572</v>
       </c>
     </row>
     <row r="40" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A40" s="1" t="s">
-        <v>578</v>
+        <v>573</v>
       </c>
     </row>
     <row r="41" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A41" s="1" t="s">
-        <v>579</v>
+        <v>574</v>
       </c>
     </row>
     <row r="42" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A42" s="1" t="s">
-        <v>580</v>
+        <v>575</v>
       </c>
     </row>
     <row r="43" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A43" s="1" t="s">
-        <v>581</v>
+        <v>576</v>
       </c>
     </row>
     <row r="44" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A44" s="1" t="s">
-        <v>582</v>
+        <v>577</v>
       </c>
     </row>
     <row r="45" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A45" s="1" t="s">
-        <v>583</v>
+        <v>578</v>
       </c>
     </row>
     <row r="46" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A46" s="1" t="s">
-        <v>584</v>
+        <v>579</v>
       </c>
     </row>
     <row r="47" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A47" s="1" t="s">
-        <v>585</v>
+        <v>580</v>
       </c>
     </row>
     <row r="48" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A48" s="1" t="s">
-        <v>586</v>
+        <v>581</v>
       </c>
     </row>
     <row r="49" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A49" s="1" t="s">
-        <v>587</v>
+        <v>582</v>
       </c>
     </row>
     <row r="50" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A50" s="1" t="s">
-        <v>588</v>
+        <v>583</v>
       </c>
     </row>
     <row r="51" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A51" s="1" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
     </row>
     <row r="52" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A52" s="1" t="s">
-        <v>590</v>
+        <v>585</v>
       </c>
     </row>
     <row r="53" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A53" s="1" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
     </row>
     <row r="54" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A54" s="1" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
     </row>
     <row r="55" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A55" s="1" t="s">
-        <v>593</v>
+        <v>588</v>
       </c>
     </row>
     <row r="56" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A56" s="1" t="s">
-        <v>594</v>
+        <v>589</v>
       </c>
     </row>
     <row r="57" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A57" s="1" t="s">
-        <v>595</v>
+        <v>590</v>
       </c>
     </row>
     <row r="58" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A58" s="1" t="s">
-        <v>596</v>
+        <v>591</v>
       </c>
     </row>
     <row r="59" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A59" s="1" t="s">
-        <v>597</v>
+        <v>592</v>
       </c>
     </row>
     <row r="60" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A60" s="1" t="s">
-        <v>598</v>
+        <v>593</v>
       </c>
     </row>
     <row r="61" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A61" s="1" t="s">
-        <v>599</v>
+        <v>594</v>
       </c>
     </row>
     <row r="62" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A62" s="1" t="s">
-        <v>600</v>
+        <v>595</v>
       </c>
     </row>
     <row r="63" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A63" s="1" t="s">
-        <v>601</v>
+        <v>596</v>
       </c>
     </row>
     <row r="64" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A64" s="1" t="s">
-        <v>602</v>
+        <v>597</v>
       </c>
     </row>
     <row r="65" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A65" s="1" t="s">
-        <v>603</v>
+        <v>598</v>
       </c>
     </row>
     <row r="66" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A66" s="1" t="s">
-        <v>604</v>
+        <v>599</v>
       </c>
     </row>
     <row r="67" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A67" s="1" t="s">
-        <v>605</v>
+        <v>600</v>
       </c>
     </row>
     <row r="68" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A68" s="1" t="s">
-        <v>606</v>
+        <v>601</v>
       </c>
     </row>
     <row r="69" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A69" s="1" t="s">
-        <v>607</v>
+        <v>602</v>
       </c>
     </row>
     <row r="70" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A70" s="1" t="s">
-        <v>608</v>
+        <v>603</v>
       </c>
     </row>
     <row r="71" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A71" s="1" t="s">
-        <v>609</v>
+        <v>604</v>
       </c>
     </row>
     <row r="72" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A72" s="1" t="s">
-        <v>610</v>
+        <v>605</v>
       </c>
     </row>
     <row r="73" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A73" s="1" t="s">
-        <v>611</v>
+        <v>606</v>
       </c>
     </row>
     <row r="74" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A74" s="1" t="s">
-        <v>612</v>
+        <v>607</v>
       </c>
     </row>
     <row r="75" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A75" s="1" t="s">
-        <v>613</v>
+        <v>608</v>
       </c>
     </row>
     <row r="76" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A76" s="1" t="s">
-        <v>614</v>
+        <v>609</v>
       </c>
     </row>
     <row r="77" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A77" s="1" t="s">
-        <v>615</v>
+        <v>610</v>
       </c>
     </row>
     <row r="78" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A78" s="1" t="s">
-        <v>616</v>
+        <v>611</v>
       </c>
     </row>
     <row r="79" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A79" s="1" t="s">
-        <v>617</v>
+        <v>612</v>
       </c>
     </row>
     <row r="80" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A80" s="1" t="s">
-        <v>618</v>
+        <v>613</v>
       </c>
     </row>
     <row r="81" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A81" s="1" t="s">
-        <v>619</v>
+        <v>614</v>
       </c>
     </row>
     <row r="82" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A82" s="1" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
     </row>
     <row r="83" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A83" s="1" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="84" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A84" s="1" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="85" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A85" s="1" t="s">
-        <v>623</v>
+        <v>618</v>
       </c>
     </row>
     <row r="86" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A86" s="1" t="s">
-        <v>624</v>
+        <v>619</v>
       </c>
     </row>
     <row r="87" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A87" s="1" t="s">
-        <v>625</v>
+        <v>620</v>
       </c>
     </row>
     <row r="88" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A88" s="1" t="s">
-        <v>626</v>
+        <v>621</v>
       </c>
     </row>
     <row r="89" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A89" s="1" t="s">
-        <v>627</v>
+        <v>622</v>
       </c>
     </row>
     <row r="90" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A90" s="1" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
     </row>
     <row r="91" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A91" s="1" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="92" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A92" s="1" t="s">
-        <v>630</v>
+        <v>625</v>
       </c>
     </row>
     <row r="93" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A93" s="1" t="s">
-        <v>631</v>
+        <v>626</v>
       </c>
     </row>
     <row r="94" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A94" s="1" t="s">
-        <v>632</v>
+        <v>627</v>
       </c>
     </row>
     <row r="95" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A95" s="1" t="s">
-        <v>633</v>
+        <v>628</v>
       </c>
     </row>
     <row r="96" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A96" s="1" t="s">
-        <v>634</v>
+        <v>629</v>
       </c>
     </row>
     <row r="97" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A97" s="1" t="s">
-        <v>635</v>
+        <v>630</v>
       </c>
     </row>
     <row r="98" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A98" s="1" t="s">
-        <v>636</v>
+        <v>631</v>
       </c>
     </row>
     <row r="99" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A99" s="1" t="s">
-        <v>637</v>
+        <v>632</v>
       </c>
     </row>
     <row r="100" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A100" s="1" t="s">
-        <v>638</v>
+        <v>633</v>
       </c>
     </row>
     <row r="101" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A101" s="1" t="s">
-        <v>639</v>
+        <v>634</v>
       </c>
     </row>
     <row r="102" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A102" s="1" t="s">
-        <v>640</v>
+        <v>635</v>
       </c>
     </row>
     <row r="103" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A103" s="1" t="s">
-        <v>641</v>
+        <v>636</v>
       </c>
     </row>
     <row r="104" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A104" s="1" t="s">
-        <v>642</v>
+        <v>637</v>
       </c>
     </row>
     <row r="105" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A105" s="1" t="s">
-        <v>643</v>
+        <v>638</v>
       </c>
     </row>
     <row r="106" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A106" s="1" t="s">
-        <v>644</v>
+        <v>639</v>
       </c>
     </row>
     <row r="107" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A107" s="1" t="s">
-        <v>645</v>
+        <v>640</v>
       </c>
     </row>
     <row r="108" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A108" s="1" t="s">
-        <v>646</v>
+        <v>641</v>
       </c>
     </row>
     <row r="109" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A109" s="1" t="s">
-        <v>647</v>
+        <v>642</v>
       </c>
     </row>
     <row r="110" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A110" s="1" t="s">
-        <v>648</v>
+        <v>643</v>
       </c>
     </row>
     <row r="111" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A111" s="1" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
     </row>
     <row r="112" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A112" s="1" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
     </row>
     <row r="113" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A113" s="1" t="s">
-        <v>651</v>
+        <v>646</v>
       </c>
     </row>
     <row r="114" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A114" s="1" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
     </row>
     <row r="115" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A115" s="1" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="116" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A116" s="1" t="s">
-        <v>654</v>
+        <v>649</v>
       </c>
     </row>
     <row r="117" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A117" s="1" t="s">
-        <v>655</v>
+        <v>650</v>
       </c>
     </row>
     <row r="118" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A118" s="1" t="s">
-        <v>656</v>
+        <v>651</v>
       </c>
     </row>
     <row r="119" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A119" s="1" t="s">
-        <v>657</v>
+        <v>652</v>
       </c>
     </row>
     <row r="120" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A120" s="1" t="s">
-        <v>658</v>
+        <v>653</v>
       </c>
     </row>
     <row r="121" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A121" s="1" t="s">
-        <v>659</v>
+        <v>654</v>
       </c>
     </row>
     <row r="122" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A122" s="1" t="s">
-        <v>660</v>
+        <v>655</v>
       </c>
     </row>
     <row r="123" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A123" s="1" t="s">
-        <v>661</v>
+        <v>656</v>
       </c>
     </row>
     <row r="124" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A124" s="1" t="s">
-        <v>662</v>
+        <v>657</v>
       </c>
     </row>
     <row r="125" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A125" s="1" t="s">
-        <v>663</v>
+        <v>658</v>
       </c>
     </row>
     <row r="126" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A126" s="1" t="s">
-        <v>664</v>
+        <v>659</v>
       </c>
     </row>
     <row r="127" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A127" s="1" t="s">
-        <v>665</v>
+        <v>660</v>
       </c>
     </row>
     <row r="128" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A128" s="1" t="s">
-        <v>666</v>
+        <v>661</v>
       </c>
     </row>
     <row r="129" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A129" s="1" t="s">
-        <v>667</v>
+        <v>662</v>
       </c>
     </row>
     <row r="130" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A130" s="1" t="s">
-        <v>668</v>
+        <v>663</v>
       </c>
     </row>
     <row r="131" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A131" s="1" t="s">
-        <v>669</v>
+        <v>664</v>
       </c>
     </row>
     <row r="132" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A132" s="1" t="s">
-        <v>670</v>
+        <v>665</v>
       </c>
     </row>
     <row r="133" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A133" s="1" t="s">
-        <v>671</v>
+        <v>666</v>
       </c>
     </row>
     <row r="134" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A134" s="1" t="s">
-        <v>672</v>
+        <v>667</v>
       </c>
     </row>
     <row r="135" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A135" s="1" t="s">
-        <v>673</v>
+        <v>668</v>
       </c>
     </row>
     <row r="136" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A136" s="1" t="s">
-        <v>674</v>
+        <v>669</v>
       </c>
     </row>
     <row r="137" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A137" s="1" t="s">
-        <v>675</v>
+        <v>670</v>
       </c>
     </row>
     <row r="138" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A138" s="1" t="s">
-        <v>676</v>
+        <v>671</v>
       </c>
     </row>
     <row r="139" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A139" s="1" t="s">
-        <v>677</v>
+        <v>672</v>
       </c>
     </row>
     <row r="140" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A140" s="1" t="s">
-        <v>678</v>
+        <v>673</v>
       </c>
     </row>
     <row r="141" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A141" s="1" t="s">
-        <v>679</v>
+        <v>674</v>
       </c>
     </row>
     <row r="142" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A142" s="1" t="s">
-        <v>680</v>
+        <v>675</v>
       </c>
     </row>
     <row r="143" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A143" s="1" t="s">
-        <v>681</v>
+        <v>676</v>
       </c>
     </row>
     <row r="144" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A144" s="1" t="s">
-        <v>682</v>
+        <v>677</v>
       </c>
     </row>
     <row r="145" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A145" s="1" t="s">
-        <v>683</v>
+        <v>678</v>
       </c>
     </row>
     <row r="146" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A146" s="1" t="s">
-        <v>684</v>
+        <v>679</v>
       </c>
     </row>
     <row r="147" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A147" s="1" t="s">
-        <v>685</v>
+        <v>680</v>
       </c>
     </row>
     <row r="148" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A148" s="1" t="s">
-        <v>686</v>
+        <v>681</v>
       </c>
     </row>
     <row r="149" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A149" s="1" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
     </row>
     <row r="150" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A150" s="1" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="151" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A151" s="1" t="s">
-        <v>689</v>
+        <v>684</v>
       </c>
     </row>
     <row r="152" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A152" s="1" t="s">
-        <v>690</v>
+        <v>685</v>
       </c>
     </row>
     <row r="153" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A153" s="1" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
     </row>
     <row r="154" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A154" s="1" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="155" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A155" s="1" t="s">
-        <v>693</v>
+        <v>688</v>
       </c>
     </row>
     <row r="156" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A156" s="1" t="s">
-        <v>694</v>
+        <v>689</v>
       </c>
     </row>
     <row r="157" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A157" s="1" t="s">
-        <v>695</v>
+        <v>690</v>
       </c>
     </row>
     <row r="158" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A158" s="1" t="s">
-        <v>696</v>
+        <v>691</v>
       </c>
     </row>
     <row r="159" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A159" s="1" t="s">
-        <v>697</v>
+        <v>692</v>
       </c>
     </row>
     <row r="160" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A160" s="1" t="s">
-        <v>698</v>
+        <v>693</v>
       </c>
     </row>
     <row r="161" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A161" s="1" t="s">
-        <v>699</v>
+        <v>694</v>
       </c>
     </row>
     <row r="162" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A162" s="1" t="s">
-        <v>700</v>
+        <v>695</v>
       </c>
     </row>
     <row r="163" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A163" s="1" t="s">
-        <v>701</v>
+        <v>696</v>
       </c>
     </row>
     <row r="164" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A164" s="1" t="s">
-        <v>702</v>
+        <v>697</v>
       </c>
     </row>
     <row r="165" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A165" s="1" t="s">
-        <v>703</v>
+        <v>698</v>
       </c>
     </row>
     <row r="166" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A166" s="1" t="s">
-        <v>704</v>
+        <v>699</v>
       </c>
     </row>
     <row r="167" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A167" s="1" t="s">
-        <v>705</v>
+        <v>700</v>
       </c>
     </row>
     <row r="168" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A168" s="1" t="s">
-        <v>706</v>
+        <v>701</v>
       </c>
     </row>
     <row r="169" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A169" s="1" t="s">
-        <v>707</v>
+        <v>702</v>
       </c>
     </row>
     <row r="170" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A170" s="1" t="s">
-        <v>708</v>
+        <v>703</v>
       </c>
     </row>
     <row r="171" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A171" s="1" t="s">
-        <v>709</v>
+        <v>704</v>
       </c>
     </row>
     <row r="172" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A172" s="1" t="s">
-        <v>710</v>
+        <v>705</v>
       </c>
     </row>
     <row r="173" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A173" s="1" t="s">
-        <v>711</v>
+        <v>706</v>
       </c>
     </row>
     <row r="174" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A174" s="1" t="s">
-        <v>712</v>
+        <v>707</v>
       </c>
     </row>
     <row r="175" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A175" s="1" t="s">
-        <v>713</v>
+        <v>708</v>
       </c>
     </row>
     <row r="176" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A176" s="1" t="s">
-        <v>714</v>
+        <v>709</v>
       </c>
     </row>
     <row r="177" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A177" s="1" t="s">
-        <v>715</v>
+        <v>710</v>
       </c>
     </row>
     <row r="178" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A178" t="s">
-        <v>716</v>
+        <v>711</v>
       </c>
     </row>
     <row r="179" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A179" t="s">
-        <v>717</v>
+        <v>712</v>
       </c>
     </row>
     <row r="180" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A180" t="s">
-        <v>718</v>
+        <v>713</v>
       </c>
     </row>
     <row r="181" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A181" t="s">
-        <v>719</v>
+        <v>714</v>
       </c>
     </row>
     <row r="182" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A182" t="s">
-        <v>720</v>
+        <v>715</v>
       </c>
     </row>
     <row r="183" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A183" t="s">
-        <v>721</v>
+        <v>716</v>
       </c>
     </row>
     <row r="184" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A184" t="s">
-        <v>722</v>
+        <v>717</v>
       </c>
     </row>
     <row r="185" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A185" t="s">
-        <v>723</v>
+        <v>718</v>
       </c>
     </row>
     <row r="186" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A186" t="s">
-        <v>724</v>
+        <v>719</v>
       </c>
     </row>
     <row r="187" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A187" t="s">
-        <v>725</v>
+        <v>720</v>
       </c>
     </row>
     <row r="188" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A188" t="s">
-        <v>726</v>
+        <v>721</v>
       </c>
     </row>
     <row r="189" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A189" t="s">
-        <v>727</v>
+        <v>722</v>
       </c>
     </row>
     <row r="190" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A190" t="s">
-        <v>728</v>
+        <v>723</v>
       </c>
     </row>
     <row r="191" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A191" t="s">
-        <v>729</v>
+        <v>724</v>
       </c>
     </row>
     <row r="192" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A192" t="s">
-        <v>730</v>
+        <v>725</v>
       </c>
     </row>
     <row r="193" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A193" t="s">
-        <v>731</v>
+        <v>726</v>
       </c>
     </row>
     <row r="194" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A194" t="s">
-        <v>732</v>
+        <v>727</v>
       </c>
     </row>
     <row r="195" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A195" t="s">
-        <v>733</v>
+        <v>728</v>
       </c>
     </row>
     <row r="196" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A196" t="s">
-        <v>734</v>
+        <v>729</v>
       </c>
     </row>
     <row r="197" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A197" t="s">
-        <v>735</v>
-[...9 lines deleted...]
-        <v>737</v>
+        <v>730</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:A177" xr:uid="{00000000-0009-0000-0000-000000000000}"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <sisl xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns="http://www.boldonjames.com/2008/01/sie/internal/label" sislVersion="0" policy="06dbc50a-7c40-497c-8ead-392c4a2b388e" origin="userSelected">
   <element uid="3a0f620a-74f7-4504-a030-448d9ea0e08a" value=""/>
   <element uid="id_classification_nonbusiness" value=""/>
   <element uid="0bf5a77d-3f3a-4e58-9a8a-1570d5e8454d" value=""/>
 </sisl>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{72869EE8-AB11-45A4-B698-C5F2A778C3DB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>