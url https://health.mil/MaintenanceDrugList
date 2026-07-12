--- v1 (2026-06-02)
+++ v2 (2026-07-12)
@@ -2,80 +2,80 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Z:\102.13.a TRICARE Pharmacy Program - PCB\TPharm5\Benefit Design\Formulary\Drug List Updates\EMM\2026-05\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Z:\102.13.a TRICARE Pharmacy Program - PCB\TPharm5\Benefit Design\Formulary\Drug List Updates\EMM\2026-06\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6B7F4250-7447-4C59-886C-97CD81E04679}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7076D9B1-F4B4-4FD6-9D9C-F5C38754D7D2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="EMM DL 316021" sheetId="3" r:id="rId1"/>
     <sheet name="EMM Specialty DL 620078" sheetId="4" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'EMM DL 316021'!$A$1:$A$572</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'EMM Specialty DL 620078'!$A$1:$A$177</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="732" uniqueCount="731">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="733" uniqueCount="732">
   <si>
     <t>BRAND_NME</t>
   </si>
   <si>
     <t>ACANYA</t>
   </si>
   <si>
     <t>ACCOLATE</t>
   </si>
   <si>
     <t>ACCUPRIL</t>
   </si>
   <si>
     <t>ACCURETIC</t>
   </si>
   <si>
     <t>ACIPHEX SPRINKLE</t>
   </si>
   <si>
     <t>ACTIVELLA</t>
   </si>
   <si>
     <t>ACTONEL</t>
   </si>
   <si>
@@ -1459,50 +1459,53 @@
     <t>TRICOR</t>
   </si>
   <si>
     <t>TRIJARDY XR</t>
   </si>
   <si>
     <t>TRILIPIX</t>
   </si>
   <si>
     <t>TRULANCE</t>
   </si>
   <si>
     <t>TRUSOPT</t>
   </si>
   <si>
     <t>TUDORZA PRESSAIR</t>
   </si>
   <si>
     <t>TYRVAYA</t>
   </si>
   <si>
     <t>UCERIS</t>
   </si>
   <si>
     <t>ULORIC</t>
+  </si>
+  <si>
+    <t>UMECLIDINIUM ELLIPTA</t>
   </si>
   <si>
     <t>UROCIT-K</t>
   </si>
   <si>
     <t>UROXATRAL</t>
   </si>
   <si>
     <t>URSO</t>
   </si>
   <si>
     <t>URSO FORTE</t>
   </si>
   <si>
     <t>VAFSEO</t>
   </si>
   <si>
     <t>VAGIFEM</t>
   </si>
   <si>
     <t>VASCEPA</t>
   </si>
   <si>
     <t>VASERETIC</t>
   </si>
@@ -2285,62 +2288,63 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="5">
+  <cellXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="49" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -2598,2730 +2602,2732 @@
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:A572"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="27.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A2" s="2" t="s">
+      <c r="A2" s="5" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A3" s="1" t="s">
+      <c r="A3" s="5" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A4" s="2" t="s">
+      <c r="A4" s="5" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A5" s="2" t="s">
+      <c r="A5" s="5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A6" s="2" t="s">
+      <c r="A6" s="5" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A7" s="2" t="s">
+      <c r="A7" s="5" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A8" s="2" t="s">
+      <c r="A8" s="5" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="9" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A9" s="1" t="s">
+      <c r="A9" s="5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="10" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A10" s="2" t="s">
+      <c r="A10" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A11" s="2" t="s">
+      <c r="A11" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A12" s="2" t="s">
+      <c r="A12" s="5" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A13" s="2" t="s">
+      <c r="A13" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="14" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A14" s="2" t="s">
+      <c r="A14" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="15" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A15" s="2" t="s">
+      <c r="A15" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="16" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A16" s="2" t="s">
+      <c r="A16" s="5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A17" s="2" t="s">
+      <c r="A17" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A18" s="2" t="s">
+      <c r="A18" s="5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="19" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A19" s="2" t="s">
+      <c r="A19" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="20" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A20" s="2" t="s">
+      <c r="A20" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="21" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A21" s="2" t="s">
+      <c r="A21" s="5" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="22" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A22" s="2" t="s">
+      <c r="A22" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="23" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A23" s="2" t="s">
+      <c r="A23" s="5" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="24" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A24" s="2" t="s">
+      <c r="A24" s="5" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="25" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A25" s="2" t="s">
+      <c r="A25" s="5" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="26" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A26" s="2" t="s">
+      <c r="A26" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="27" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A27" s="1" t="s">
+      <c r="A27" s="5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="28" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A28" s="2" t="s">
+      <c r="A28" s="5" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="29" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A29" s="1" t="s">
+      <c r="A29" s="5" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="30" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A30" s="2" t="s">
+      <c r="A30" s="5" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="31" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A31" s="2" t="s">
+      <c r="A31" s="5" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="32" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A32" s="1" t="s">
+      <c r="A32" s="5" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="33" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A33" s="2" t="s">
+      <c r="A33" s="5" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="34" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A34" s="2" t="s">
+      <c r="A34" s="5" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="35" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A35" s="2" t="s">
+      <c r="A35" s="5" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="36" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A36" s="2" t="s">
+      <c r="A36" s="5" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="37" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A37" s="2" t="s">
+      <c r="A37" s="5" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="38" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A38" s="2" t="s">
+      <c r="A38" s="5" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="39" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A39" s="2" t="s">
+      <c r="A39" s="5" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="40" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A40" s="2" t="s">
+      <c r="A40" s="5" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="41" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A41" s="2" t="s">
+      <c r="A41" s="5" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="42" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A42" s="2" t="s">
+      <c r="A42" s="5" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="43" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A43" s="1" t="s">
+      <c r="A43" s="5" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="44" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A44" s="1" t="s">
+      <c r="A44" s="5" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="45" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A45" s="1" t="s">
+      <c r="A45" s="5" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="46" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A46" s="1" t="s">
+      <c r="A46" s="5" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="47" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A47" s="1" t="s">
+      <c r="A47" s="5" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="48" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A48" s="2" t="s">
+      <c r="A48" s="5" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="49" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A49" s="2" t="s">
+      <c r="A49" s="5" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="50" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A50" s="1" t="s">
+      <c r="A50" s="5" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="51" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A51" s="2" t="s">
+      <c r="A51" s="5" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="52" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A52" s="1" t="s">
+      <c r="A52" s="5" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="53" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A53" s="2" t="s">
+      <c r="A53" s="5" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="54" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A54" s="2" t="s">
+      <c r="A54" s="5" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="55" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A55" s="1" t="s">
+      <c r="A55" s="5" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="56" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A56" s="2" t="s">
+      <c r="A56" s="5" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="57" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A57" s="2" t="s">
+      <c r="A57" s="5" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="58" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A58" s="2" t="s">
+      <c r="A58" s="5" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="59" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A59" s="2" t="s">
+      <c r="A59" s="5" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="60" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A60" s="2" t="s">
+      <c r="A60" s="5" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="61" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A61" s="1" t="s">
+      <c r="A61" s="5" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="62" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A62" s="2" t="s">
+      <c r="A62" s="5" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="63" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A63" s="1" t="s">
+      <c r="A63" s="5" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="64" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A64" s="2" t="s">
+      <c r="A64" s="5" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="65" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A65" s="1" t="s">
+      <c r="A65" s="5" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="66" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A66" s="1" t="s">
+      <c r="A66" s="5" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="67" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A67" s="2" t="s">
+      <c r="A67" s="5" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="68" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A68" s="2" t="s">
+      <c r="A68" s="5" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="69" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A69" s="2" t="s">
+      <c r="A69" s="5" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="70" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A70" s="2" t="s">
+      <c r="A70" s="5" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="71" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A71" s="2" t="s">
+      <c r="A71" s="5" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="72" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A72" s="2" t="s">
+      <c r="A72" s="5" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="73" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A73" s="2" t="s">
+      <c r="A73" s="5" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="74" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A74" s="1" t="s">
+      <c r="A74" s="5" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="75" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A75" s="2" t="s">
+      <c r="A75" s="5" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="76" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A76" s="2" t="s">
+      <c r="A76" s="5" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="77" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A77" s="2" t="s">
+      <c r="A77" s="5" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="78" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A78" s="2" t="s">
+      <c r="A78" s="5" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="79" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A79" s="2" t="s">
+      <c r="A79" s="5" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="80" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A80" s="2" t="s">
+      <c r="A80" s="5" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="81" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A81" s="2" t="s">
+      <c r="A81" s="5" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="82" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A82" s="2" t="s">
+      <c r="A82" s="5" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="83" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A83" s="2" t="s">
+      <c r="A83" s="5" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="84" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A84" s="2" t="s">
+      <c r="A84" s="5" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="85" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A85" s="2" t="s">
+      <c r="A85" s="5" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="86" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A86" s="2" t="s">
+      <c r="A86" s="5" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="87" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A87" s="2" t="s">
+      <c r="A87" s="5" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="88" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A88" s="2" t="s">
+      <c r="A88" s="5" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="89" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A89" s="2" t="s">
+      <c r="A89" s="5" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="90" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A90" s="2" t="s">
+      <c r="A90" s="5" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="91" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A91" s="2" t="s">
+      <c r="A91" s="5" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="92" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A92" s="2" t="s">
+      <c r="A92" s="5" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="93" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A93" s="2" t="s">
+      <c r="A93" s="5" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="94" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A94" s="2" t="s">
+      <c r="A94" s="5" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="95" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A95" s="2" t="s">
+      <c r="A95" s="5" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="96" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A96" s="2" t="s">
+      <c r="A96" s="5" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="97" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A97" s="2" t="s">
+      <c r="A97" s="5" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="98" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A98" s="1" t="s">
+      <c r="A98" s="5" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="99" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A99" s="1" t="s">
+      <c r="A99" s="5" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="100" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A100" s="1" t="s">
+      <c r="A100" s="5" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="101" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A101" s="1" t="s">
+      <c r="A101" s="5" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="102" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A102" s="2" t="s">
+      <c r="A102" s="5" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="103" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A103" s="2" t="s">
+      <c r="A103" s="5" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="104" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A104" s="2" t="s">
+      <c r="A104" s="5" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="105" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A105" s="1" t="s">
+      <c r="A105" s="5" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="106" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A106" s="1" t="s">
+      <c r="A106" s="5" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="107" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A107" s="2" t="s">
+      <c r="A107" s="5" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="108" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A108" s="2" t="s">
+      <c r="A108" s="5" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="109" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A109" s="2" t="s">
+      <c r="A109" s="5" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="110" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A110" s="1" t="s">
+      <c r="A110" s="5" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="111" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A111" s="1" t="s">
+      <c r="A111" s="5" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="112" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A112" s="2" t="s">
+      <c r="A112" s="5" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="113" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A113" s="2" t="s">
+      <c r="A113" s="5" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="114" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A114" s="2" t="s">
+      <c r="A114" s="5" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="115" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A115" s="2" t="s">
+      <c r="A115" s="5" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="116" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A116" s="2" t="s">
+      <c r="A116" s="5" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="117" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A117" s="2" t="s">
+      <c r="A117" s="5" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="118" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A118" s="2" t="s">
+      <c r="A118" s="5" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="119" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A119" s="2" t="s">
+      <c r="A119" s="5" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="120" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A120" s="1" t="s">
+      <c r="A120" s="5" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="121" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A121" s="2" t="s">
+      <c r="A121" s="5" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="122" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A122" s="2" t="s">
+      <c r="A122" s="5" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="123" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A123" s="2" t="s">
+      <c r="A123" s="5" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="124" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A124" s="2" t="s">
+      <c r="A124" s="5" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="125" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A125" s="2" t="s">
+      <c r="A125" s="5" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="126" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A126" s="2" t="s">
+      <c r="A126" s="5" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="127" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A127" s="1" t="s">
+      <c r="A127" s="5" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="128" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A128" s="2" t="s">
+      <c r="A128" s="5" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="129" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A129" s="1" t="s">
+      <c r="A129" s="5" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="130" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A130" s="2" t="s">
+      <c r="A130" s="5" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="131" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A131" s="1" t="s">
+      <c r="A131" s="5" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="132" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A132" s="2" t="s">
+      <c r="A132" s="5" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="133" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A133" s="2" t="s">
+      <c r="A133" s="5" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="134" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A134" s="2" t="s">
+      <c r="A134" s="5" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="135" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A135" s="1" t="s">
+      <c r="A135" s="5" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="136" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A136" s="1" t="s">
+      <c r="A136" s="5" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="137" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A137" s="2" t="s">
+      <c r="A137" s="5" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="138" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A138" s="2" t="s">
+      <c r="A138" s="5" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="139" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A139" s="2" t="s">
+      <c r="A139" s="5" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="140" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A140" s="1" t="s">
+      <c r="A140" s="5" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="141" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A141" s="2" t="s">
+      <c r="A141" s="5" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="142" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A142" s="2" t="s">
+      <c r="A142" s="5" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="143" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A143" s="1" t="s">
+      <c r="A143" s="5" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="144" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A144" s="1" t="s">
+      <c r="A144" s="5" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="145" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A145" s="1" t="s">
+      <c r="A145" s="5" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="146" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A146" s="1" t="s">
+      <c r="A146" s="5" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="147" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A147" s="2" t="s">
+      <c r="A147" s="5" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="148" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A148" s="2" t="s">
+      <c r="A148" s="5" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="149" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A149" s="2" t="s">
+      <c r="A149" s="5" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="150" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A150" s="1" t="s">
+      <c r="A150" s="5" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="151" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A151" s="2" t="s">
+      <c r="A151" s="5" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="152" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A152" s="2" t="s">
+      <c r="A152" s="5" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="153" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A153" s="2" t="s">
+      <c r="A153" s="5" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="154" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A154" s="2" t="s">
+      <c r="A154" s="5" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="155" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A155" s="1" t="s">
+      <c r="A155" s="5" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="156" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A156" s="2" t="s">
+      <c r="A156" s="5" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="157" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A157" s="2" t="s">
+      <c r="A157" s="5" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="158" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A158" s="2" t="s">
+      <c r="A158" s="5" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="159" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A159" s="2" t="s">
+      <c r="A159" s="5" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="160" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A160" s="2" t="s">
+      <c r="A160" s="5" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="161" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A161" s="2" t="s">
+      <c r="A161" s="5" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="162" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A162" s="2" t="s">
+      <c r="A162" s="5" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="163" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A163" s="2" t="s">
+      <c r="A163" s="5" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="164" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A164" s="1" t="s">
+      <c r="A164" s="5" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="165" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A165" s="1" t="s">
+      <c r="A165" s="5" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="166" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A166" s="2" t="s">
+      <c r="A166" s="5" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="167" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A167" s="2" t="s">
+      <c r="A167" s="5" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="168" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A168" s="2" t="s">
+      <c r="A168" s="5" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="169" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A169" s="2" t="s">
+      <c r="A169" s="5" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="170" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A170" s="2" t="s">
+      <c r="A170" s="5" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="171" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A171" s="2" t="s">
+      <c r="A171" s="5" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="172" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A172" s="2" t="s">
+      <c r="A172" s="5" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="173" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A173" s="2" t="s">
+      <c r="A173" s="5" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="174" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A174" s="2" t="s">
+      <c r="A174" s="5" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="175" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A175" s="1" t="s">
+      <c r="A175" s="5" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="176" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A176" s="1" t="s">
+      <c r="A176" s="5" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="177" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A177" s="2" t="s">
+      <c r="A177" s="5" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="178" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A178" s="2" t="s">
+      <c r="A178" s="5" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="179" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A179" s="2" t="s">
+      <c r="A179" s="5" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="180" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A180" s="2" t="s">
+      <c r="A180" s="5" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="181" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A181" s="2" t="s">
+      <c r="A181" s="5" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="182" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A182" s="1" t="s">
+      <c r="A182" s="5" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="183" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A183" s="2" t="s">
+      <c r="A183" s="5" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="184" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A184" s="2" t="s">
+      <c r="A184" s="5" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="185" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A185" s="2" t="s">
+      <c r="A185" s="5" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="186" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A186" s="2" t="s">
+      <c r="A186" s="5" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="187" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A187" s="2" t="s">
+      <c r="A187" s="5" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="188" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A188" s="2" t="s">
+      <c r="A188" s="5" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="189" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A189" s="1" t="s">
+      <c r="A189" s="5" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="190" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A190" s="2" t="s">
+      <c r="A190" s="5" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="191" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A191" s="2" t="s">
+      <c r="A191" s="5" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="192" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A192" s="2" t="s">
+      <c r="A192" s="5" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="193" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A193" s="2" t="s">
+      <c r="A193" s="5" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="194" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A194" s="2" t="s">
+      <c r="A194" s="5" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="195" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A195" s="1" t="s">
+      <c r="A195" s="5" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="196" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A196" s="2" t="s">
+      <c r="A196" s="5" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="197" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A197" s="2" t="s">
+      <c r="A197" s="5" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="198" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A198" s="2" t="s">
+      <c r="A198" s="5" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="199" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A199" s="2" t="s">
+      <c r="A199" s="5" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="200" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A200" s="2" t="s">
+      <c r="A200" s="5" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="201" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A201" s="2" t="s">
+      <c r="A201" s="5" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="202" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A202" s="2" t="s">
+      <c r="A202" s="5" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="203" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A203" s="2" t="s">
+      <c r="A203" s="5" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="204" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A204" s="2" t="s">
+      <c r="A204" s="5" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="205" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A205" s="2" t="s">
+      <c r="A205" s="5" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="206" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A206" s="2" t="s">
+      <c r="A206" s="5" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="207" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A207" s="2" t="s">
+      <c r="A207" s="5" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="208" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A208" s="2" t="s">
+      <c r="A208" s="5" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="209" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A209" s="2" t="s">
+      <c r="A209" s="5" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="210" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A210" s="2" t="s">
+      <c r="A210" s="5" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="211" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A211" s="1" t="s">
+      <c r="A211" s="5" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="212" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A212" s="1" t="s">
+      <c r="A212" s="5" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="213" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A213" s="1" t="s">
+      <c r="A213" s="5" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="214" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A214" s="2" t="s">
+      <c r="A214" s="5" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="215" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A215" s="2" t="s">
+      <c r="A215" s="5" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="216" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A216" s="2" t="s">
+      <c r="A216" s="5" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="217" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A217" s="1" t="s">
+      <c r="A217" s="5" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="218" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A218" s="2" t="s">
+      <c r="A218" s="5" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="219" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A219" s="2" t="s">
+      <c r="A219" s="5" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="220" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A220" s="2" t="s">
+      <c r="A220" s="5" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="221" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A221" s="2" t="s">
+      <c r="A221" s="5" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="222" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A222" s="2" t="s">
+      <c r="A222" s="5" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="223" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A223" s="2" t="s">
+      <c r="A223" s="5" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="224" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A224" s="2" t="s">
+      <c r="A224" s="5" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="225" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A225" s="2" t="s">
+      <c r="A225" s="5" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="226" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A226" s="2" t="s">
+      <c r="A226" s="5" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="227" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A227" s="2" t="s">
+      <c r="A227" s="5" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="228" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A228" s="1" t="s">
+      <c r="A228" s="5" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="229" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A229" s="1" t="s">
+      <c r="A229" s="5" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="230" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A230" s="1" t="s">
+      <c r="A230" s="5" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="231" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A231" s="2" t="s">
+      <c r="A231" s="5" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="232" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A232" s="2" t="s">
+      <c r="A232" s="5" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="233" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A233" s="2" t="s">
+      <c r="A233" s="5" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="234" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A234" s="1" t="s">
+      <c r="A234" s="5" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="235" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A235" s="2" t="s">
+      <c r="A235" s="5" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="236" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A236" s="2" t="s">
+      <c r="A236" s="5" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="237" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A237" s="2" t="s">
+      <c r="A237" s="5" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="238" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A238" s="2" t="s">
+      <c r="A238" s="5" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="239" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A239" s="2" t="s">
+      <c r="A239" s="5" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="240" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A240" s="1" t="s">
+      <c r="A240" s="5" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="241" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A241" s="2" t="s">
+      <c r="A241" s="5" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="242" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A242" s="2" t="s">
+      <c r="A242" s="5" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="243" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A243" s="2" t="s">
+      <c r="A243" s="5" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="244" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A244" s="1" t="s">
+      <c r="A244" s="5" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="245" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A245" s="2" t="s">
+      <c r="A245" s="5" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="246" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A246" s="2" t="s">
+      <c r="A246" s="5" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="247" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A247" s="2" t="s">
+      <c r="A247" s="5" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="248" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A248" s="2" t="s">
+      <c r="A248" s="5" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="249" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A249" s="2" t="s">
+      <c r="A249" s="5" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="250" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A250" s="2" t="s">
+      <c r="A250" s="5" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="251" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A251" s="2" t="s">
+      <c r="A251" s="5" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="252" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A252" s="2" t="s">
+      <c r="A252" s="5" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="253" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A253" s="1" t="s">
+      <c r="A253" s="5" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="254" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A254" s="1" t="s">
+      <c r="A254" s="5" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="255" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A255" s="1" t="s">
+      <c r="A255" s="5" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="256" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A256" s="2" t="s">
+      <c r="A256" s="5" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="257" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A257" s="2" t="s">
+      <c r="A257" s="5" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="258" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A258" s="2" t="s">
+      <c r="A258" s="5" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="259" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A259" s="2" t="s">
+      <c r="A259" s="5" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="260" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A260" s="2" t="s">
+      <c r="A260" s="5" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="261" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A261" s="2" t="s">
+      <c r="A261" s="5" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="262" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A262" s="2" t="s">
+      <c r="A262" s="5" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="263" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A263" s="2" t="s">
+      <c r="A263" s="5" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="264" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A264" s="2" t="s">
+      <c r="A264" s="5" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="265" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A265" s="2" t="s">
+      <c r="A265" s="5" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="266" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A266" s="2" t="s">
+      <c r="A266" s="5" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="267" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A267" s="2" t="s">
+      <c r="A267" s="5" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="268" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A268" s="2" t="s">
+      <c r="A268" s="5" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="269" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A269" s="2" t="s">
+      <c r="A269" s="5" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="270" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A270" s="1" t="s">
+      <c r="A270" s="5" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="271" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A271" s="2" t="s">
+      <c r="A271" s="5" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="272" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A272" s="1" t="s">
+      <c r="A272" s="5" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="273" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A273" s="2" t="s">
+      <c r="A273" s="5" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="274" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A274" s="1" t="s">
+      <c r="A274" s="5" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="275" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A275" s="1" t="s">
+      <c r="A275" s="5" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="276" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A276" s="2" t="s">
+      <c r="A276" s="5" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="277" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A277" s="1" t="s">
+      <c r="A277" s="5" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="278" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A278" s="1" t="s">
+      <c r="A278" s="5" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="279" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A279" s="1" t="s">
+      <c r="A279" s="5" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="280" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A280" s="2" t="s">
+      <c r="A280" s="5" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="281" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A281" s="2" t="s">
+      <c r="A281" s="5" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="282" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A282" s="2" t="s">
+      <c r="A282" s="5" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="283" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A283" s="1" t="s">
+      <c r="A283" s="5" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="284" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A284" s="2" t="s">
+      <c r="A284" s="5" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="285" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A285" s="2" t="s">
+      <c r="A285" s="5" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="286" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A286" s="2" t="s">
+      <c r="A286" s="5" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="287" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A287" s="2" t="s">
+      <c r="A287" s="5" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="288" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A288" s="1" t="s">
+      <c r="A288" s="5" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="289" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A289" s="2" t="s">
+      <c r="A289" s="5" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="290" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A290" s="2" t="s">
+      <c r="A290" s="5" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="291" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A291" s="2" t="s">
+      <c r="A291" s="5" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="292" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A292" s="2" t="s">
+      <c r="A292" s="5" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="293" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A293" s="2" t="s">
+      <c r="A293" s="5" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="294" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A294" s="2" t="s">
+      <c r="A294" s="5" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="295" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A295" s="2" t="s">
+      <c r="A295" s="5" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="296" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A296" s="2" t="s">
+      <c r="A296" s="5" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="297" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A297" s="2" t="s">
+      <c r="A297" s="5" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="298" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A298" s="2" t="s">
+      <c r="A298" s="5" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="299" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A299" s="1" t="s">
+      <c r="A299" s="5" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="300" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A300" s="2" t="s">
+      <c r="A300" s="5" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="301" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A301" s="2" t="s">
+      <c r="A301" s="5" t="s">
         <v>300</v>
       </c>
     </row>
     <row r="302" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A302" s="1" t="s">
+      <c r="A302" s="5" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="303" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A303" s="2" t="s">
+      <c r="A303" s="5" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="304" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A304" s="2" t="s">
+      <c r="A304" s="5" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="305" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A305" s="2" t="s">
+      <c r="A305" s="5" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="306" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A306" s="2" t="s">
+      <c r="A306" s="5" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="307" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A307" s="2" t="s">
+      <c r="A307" s="5" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="308" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A308" s="2" t="s">
+      <c r="A308" s="5" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="309" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A309" s="1" t="s">
+      <c r="A309" s="5" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="310" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A310" s="2" t="s">
+      <c r="A310" s="5" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="311" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A311" s="2" t="s">
+      <c r="A311" s="5" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="312" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A312" s="2" t="s">
+      <c r="A312" s="5" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="313" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A313" s="1" t="s">
+      <c r="A313" s="5" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="314" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A314" s="2" t="s">
+      <c r="A314" s="5" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="315" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A315" s="2" t="s">
+      <c r="A315" s="5" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="316" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A316" s="2" t="s">
+      <c r="A316" s="5" t="s">
         <v>315</v>
       </c>
     </row>
     <row r="317" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A317" s="2" t="s">
+      <c r="A317" s="5" t="s">
         <v>316</v>
       </c>
     </row>
     <row r="318" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A318" s="2" t="s">
+      <c r="A318" s="5" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="319" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A319" s="1" t="s">
+      <c r="A319" s="5" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="320" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A320" s="2" t="s">
+      <c r="A320" s="5" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="321" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A321" s="1" t="s">
+      <c r="A321" s="5" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="322" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A322" s="1" t="s">
+      <c r="A322" s="5" t="s">
         <v>321</v>
       </c>
     </row>
     <row r="323" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A323" s="2" t="s">
+      <c r="A323" s="5" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="324" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A324" s="2" t="s">
+      <c r="A324" s="5" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="325" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A325" s="2" t="s">
+      <c r="A325" s="5" t="s">
         <v>324</v>
       </c>
     </row>
     <row r="326" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A326" s="2" t="s">
+      <c r="A326" s="5" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="327" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A327" s="2" t="s">
+      <c r="A327" s="5" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="328" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A328" s="2" t="s">
+      <c r="A328" s="5" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="329" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A329" s="2" t="s">
+      <c r="A329" s="5" t="s">
         <v>328</v>
       </c>
     </row>
     <row r="330" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A330" s="2" t="s">
+      <c r="A330" s="5" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="331" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A331" s="2" t="s">
+      <c r="A331" s="5" t="s">
         <v>330</v>
       </c>
     </row>
     <row r="332" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A332" s="2" t="s">
+      <c r="A332" s="5" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="333" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A333" s="2" t="s">
+      <c r="A333" s="5" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="334" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A334" s="2" t="s">
+      <c r="A334" s="5" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="335" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A335" s="1" t="s">
+      <c r="A335" s="5" t="s">
         <v>334</v>
       </c>
     </row>
     <row r="336" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A336" s="2" t="s">
+      <c r="A336" s="5" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="337" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A337" s="2" t="s">
+      <c r="A337" s="5" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="338" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A338" s="2" t="s">
+      <c r="A338" s="5" t="s">
         <v>337</v>
       </c>
     </row>
     <row r="339" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A339" s="1" t="s">
+      <c r="A339" s="5" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="340" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A340" s="2" t="s">
+      <c r="A340" s="5" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="341" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A341" s="2" t="s">
+      <c r="A341" s="5" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="342" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A342" s="2" t="s">
+      <c r="A342" s="5" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="343" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A343" s="2" t="s">
+      <c r="A343" s="5" t="s">
         <v>342</v>
       </c>
     </row>
     <row r="344" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A344" s="1" t="s">
+      <c r="A344" s="5" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="345" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A345" s="2" t="s">
+      <c r="A345" s="5" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="346" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A346" s="2" t="s">
+      <c r="A346" s="5" t="s">
         <v>345</v>
       </c>
     </row>
     <row r="347" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A347" s="2" t="s">
+      <c r="A347" s="5" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="348" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A348" s="1" t="s">
+      <c r="A348" s="5" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="349" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A349" s="1" t="s">
+      <c r="A349" s="5" t="s">
         <v>348</v>
       </c>
     </row>
     <row r="350" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A350" s="2" t="s">
+      <c r="A350" s="5" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="351" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A351" s="2" t="s">
+      <c r="A351" s="5" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="352" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A352" s="2" t="s">
+      <c r="A352" s="5" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="353" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A353" s="1" t="s">
+      <c r="A353" s="5" t="s">
         <v>352</v>
       </c>
     </row>
     <row r="354" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A354" s="1" t="s">
+      <c r="A354" s="5" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="355" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A355" s="1" t="s">
+      <c r="A355" s="5" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="356" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A356" s="2" t="s">
+      <c r="A356" s="5" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="357" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A357" s="1" t="s">
+      <c r="A357" s="5" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="358" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A358" s="2" t="s">
+      <c r="A358" s="5" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="359" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A359" s="2" t="s">
+      <c r="A359" s="5" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="360" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A360" s="1" t="s">
+      <c r="A360" s="5" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="361" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A361" s="1" t="s">
+      <c r="A361" s="5" t="s">
         <v>360</v>
       </c>
     </row>
     <row r="362" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A362" s="2" t="s">
+      <c r="A362" s="5" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="363" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A363" s="2" t="s">
+      <c r="A363" s="5" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="364" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A364" s="2" t="s">
+      <c r="A364" s="5" t="s">
         <v>363</v>
       </c>
     </row>
     <row r="365" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A365" s="2" t="s">
+      <c r="A365" s="5" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="366" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A366" s="2" t="s">
+      <c r="A366" s="5" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="367" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A367" s="2" t="s">
+      <c r="A367" s="5" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="368" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A368" s="2" t="s">
+      <c r="A368" s="5" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="369" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A369" s="2" t="s">
+      <c r="A369" s="5" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="370" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A370" s="2" t="s">
+      <c r="A370" s="5" t="s">
         <v>369</v>
       </c>
     </row>
     <row r="371" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A371" s="2" t="s">
+      <c r="A371" s="5" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="372" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A372" s="2" t="s">
+      <c r="A372" s="5" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="373" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A373" s="2" t="s">
+      <c r="A373" s="5" t="s">
         <v>372</v>
       </c>
     </row>
     <row r="374" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A374" s="2" t="s">
+      <c r="A374" s="5" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="375" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A375" s="2" t="s">
+      <c r="A375" s="5" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="376" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A376" s="2" t="s">
+      <c r="A376" s="5" t="s">
         <v>375</v>
       </c>
     </row>
     <row r="377" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A377" s="2" t="s">
+      <c r="A377" s="5" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="378" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A378" s="1" t="s">
+      <c r="A378" s="5" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="379" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A379" s="1" t="s">
+      <c r="A379" s="5" t="s">
         <v>378</v>
       </c>
     </row>
     <row r="380" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A380" s="1" t="s">
+      <c r="A380" s="5" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="381" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A381" s="2" t="s">
+      <c r="A381" s="5" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="382" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A382" s="2" t="s">
+      <c r="A382" s="5" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="383" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A383" s="2" t="s">
+      <c r="A383" s="5" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="384" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A384" s="2" t="s">
+      <c r="A384" s="5" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="385" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A385" s="2" t="s">
+      <c r="A385" s="5" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="386" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A386" s="2" t="s">
+      <c r="A386" s="5" t="s">
         <v>385</v>
       </c>
     </row>
     <row r="387" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A387" s="2" t="s">
+      <c r="A387" s="5" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="388" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A388" s="2" t="s">
+      <c r="A388" s="5" t="s">
         <v>387</v>
       </c>
     </row>
     <row r="389" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A389" s="2" t="s">
+      <c r="A389" s="5" t="s">
         <v>388</v>
       </c>
     </row>
     <row r="390" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A390" s="2" t="s">
+      <c r="A390" s="5" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="391" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A391" s="2" t="s">
+      <c r="A391" s="5" t="s">
         <v>390</v>
       </c>
     </row>
     <row r="392" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A392" s="2" t="s">
+      <c r="A392" s="5" t="s">
         <v>391</v>
       </c>
     </row>
     <row r="393" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A393" s="1" t="s">
+      <c r="A393" s="5" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="394" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A394" s="2" t="s">
+      <c r="A394" s="5" t="s">
         <v>393</v>
       </c>
     </row>
     <row r="395" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A395" s="1" t="s">
+      <c r="A395" s="5" t="s">
         <v>394</v>
       </c>
     </row>
     <row r="396" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A396" s="1" t="s">
+      <c r="A396" s="5" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="397" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A397" s="2" t="s">
+      <c r="A397" s="5" t="s">
         <v>396</v>
       </c>
     </row>
     <row r="398" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A398" s="2" t="s">
+      <c r="A398" s="5" t="s">
         <v>397</v>
       </c>
     </row>
     <row r="399" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A399" s="1" t="s">
+      <c r="A399" s="5" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="400" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A400" s="1" t="s">
+      <c r="A400" s="5" t="s">
         <v>399</v>
       </c>
     </row>
     <row r="401" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A401" s="2" t="s">
+      <c r="A401" s="5" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="402" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A402" s="1" t="s">
+      <c r="A402" s="5" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="403" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A403" s="2" t="s">
+      <c r="A403" s="5" t="s">
         <v>402</v>
       </c>
     </row>
     <row r="404" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A404" s="2" t="s">
+      <c r="A404" s="5" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="405" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A405" s="2" t="s">
+      <c r="A405" s="5" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="406" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A406" s="1" t="s">
+      <c r="A406" s="5" t="s">
         <v>405</v>
       </c>
     </row>
     <row r="407" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A407" s="1" t="s">
+      <c r="A407" s="5" t="s">
         <v>406</v>
       </c>
     </row>
     <row r="408" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A408" s="2" t="s">
+      <c r="A408" s="5" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="409" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A409" s="2" t="s">
+      <c r="A409" s="5" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="410" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A410" s="2" t="s">
+      <c r="A410" s="5" t="s">
         <v>409</v>
       </c>
     </row>
     <row r="411" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A411" s="1" t="s">
+      <c r="A411" s="5" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="412" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A412" s="2" t="s">
+      <c r="A412" s="5" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="413" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A413" s="2" t="s">
+      <c r="A413" s="5" t="s">
         <v>412</v>
       </c>
     </row>
     <row r="414" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A414" s="2" t="s">
+      <c r="A414" s="5" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="415" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A415" s="2" t="s">
+      <c r="A415" s="5" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="416" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A416" s="1" t="s">
+      <c r="A416" s="5" t="s">
         <v>415</v>
       </c>
     </row>
     <row r="417" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A417" s="2" t="s">
+      <c r="A417" s="5" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="418" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A418" s="2" t="s">
+      <c r="A418" s="5" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="419" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A419" s="2" t="s">
+      <c r="A419" s="5" t="s">
         <v>418</v>
       </c>
     </row>
     <row r="420" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A420" s="2" t="s">
+      <c r="A420" s="5" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="421" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A421" s="1" t="s">
+      <c r="A421" s="5" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="422" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A422" s="2" t="s">
+      <c r="A422" s="5" t="s">
         <v>421</v>
       </c>
     </row>
     <row r="423" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A423" s="2" t="s">
+      <c r="A423" s="5" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="424" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A424" s="2" t="s">
+      <c r="A424" s="5" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="425" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A425" s="1" t="s">
+      <c r="A425" s="5" t="s">
         <v>424</v>
       </c>
     </row>
     <row r="426" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A426" s="2" t="s">
+      <c r="A426" s="5" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="427" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A427" s="2" t="s">
+      <c r="A427" s="5" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="428" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A428" s="1" t="s">
+      <c r="A428" s="5" t="s">
         <v>427</v>
       </c>
     </row>
     <row r="429" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A429" s="2" t="s">
+      <c r="A429" s="5" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="430" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A430" s="2" t="s">
+      <c r="A430" s="5" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="431" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A431" s="2" t="s">
+      <c r="A431" s="5" t="s">
         <v>430</v>
       </c>
     </row>
     <row r="432" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A432" s="2" t="s">
+      <c r="A432" s="5" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="433" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A433" s="2" t="s">
+      <c r="A433" s="5" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="434" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A434" s="2" t="s">
+      <c r="A434" s="5" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="435" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A435" s="2" t="s">
+      <c r="A435" s="5" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="436" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A436" s="2" t="s">
+      <c r="A436" s="5" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="437" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A437" s="2" t="s">
+      <c r="A437" s="5" t="s">
         <v>436</v>
       </c>
     </row>
     <row r="438" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A438" s="2" t="s">
+      <c r="A438" s="5" t="s">
         <v>437</v>
       </c>
     </row>
     <row r="439" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A439" s="2" t="s">
+      <c r="A439" s="5" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="440" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A440" s="2" t="s">
+      <c r="A440" s="5" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="441" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A441" s="1" t="s">
+      <c r="A441" s="5" t="s">
         <v>440</v>
       </c>
     </row>
     <row r="442" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A442" s="2" t="s">
+      <c r="A442" s="5" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="443" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A443" s="2" t="s">
+      <c r="A443" s="5" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="444" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A444" s="2" t="s">
+      <c r="A444" s="5" t="s">
         <v>443</v>
       </c>
     </row>
     <row r="445" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A445" s="2" t="s">
+      <c r="A445" s="5" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="446" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A446" s="2" t="s">
+      <c r="A446" s="5" t="s">
         <v>445</v>
       </c>
     </row>
     <row r="447" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A447" s="2" t="s">
+      <c r="A447" s="5" t="s">
         <v>446</v>
       </c>
     </row>
     <row r="448" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A448" s="2" t="s">
+      <c r="A448" s="5" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A449" s="2" t="s">
+      <c r="A449" s="5" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="450" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A450" s="2" t="s">
+      <c r="A450" s="5" t="s">
         <v>449</v>
       </c>
     </row>
     <row r="451" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A451" s="2" t="s">
+      <c r="A451" s="5" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="452" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A452" s="1" t="s">
+      <c r="A452" s="5" t="s">
         <v>451</v>
       </c>
     </row>
     <row r="453" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A453" s="2" t="s">
+      <c r="A453" s="5" t="s">
         <v>452</v>
       </c>
     </row>
     <row r="454" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A454" s="2" t="s">
+      <c r="A454" s="5" t="s">
         <v>453</v>
       </c>
     </row>
     <row r="455" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A455" s="2" t="s">
+      <c r="A455" s="5" t="s">
         <v>454</v>
       </c>
     </row>
     <row r="456" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A456" s="2" t="s">
+      <c r="A456" s="5" t="s">
         <v>455</v>
       </c>
     </row>
     <row r="457" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A457" s="1" t="s">
+      <c r="A457" s="5" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="458" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A458" s="2" t="s">
+      <c r="A458" s="5" t="s">
         <v>457</v>
       </c>
     </row>
     <row r="459" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A459" s="2" t="s">
+      <c r="A459" s="5" t="s">
         <v>458</v>
       </c>
     </row>
     <row r="460" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A460" s="1" t="s">
+      <c r="A460" s="5" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="461" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A461" s="2" t="s">
+      <c r="A461" s="5" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="462" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A462" s="2" t="s">
+      <c r="A462" s="5" t="s">
         <v>461</v>
       </c>
     </row>
     <row r="463" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A463" s="2" t="s">
+      <c r="A463" s="5" t="s">
         <v>462</v>
       </c>
     </row>
     <row r="464" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A464" s="1" t="s">
+      <c r="A464" s="5" t="s">
         <v>463</v>
       </c>
     </row>
     <row r="465" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A465" s="1" t="s">
+      <c r="A465" s="5" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="466" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A466" s="2" t="s">
+      <c r="A466" s="5" t="s">
         <v>465</v>
       </c>
     </row>
     <row r="467" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A467" s="2" t="s">
+      <c r="A467" s="5" t="s">
         <v>466</v>
       </c>
     </row>
     <row r="468" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A468" s="2" t="s">
+      <c r="A468" s="5" t="s">
         <v>467</v>
       </c>
     </row>
     <row r="469" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A469" s="2" t="s">
+      <c r="A469" s="5" t="s">
         <v>468</v>
       </c>
     </row>
     <row r="470" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A470" s="2" t="s">
+      <c r="A470" s="5" t="s">
         <v>469</v>
       </c>
     </row>
     <row r="471" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A471" s="2" t="s">
+      <c r="A471" s="5" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="472" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A472" s="2" t="s">
+      <c r="A472" s="5" t="s">
         <v>471</v>
       </c>
     </row>
     <row r="473" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A473" s="2" t="s">
+      <c r="A473" s="5" t="s">
         <v>472</v>
       </c>
     </row>
     <row r="474" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A474" s="2" t="s">
+      <c r="A474" s="5" t="s">
         <v>473</v>
       </c>
     </row>
     <row r="475" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A475" s="2" t="s">
+      <c r="A475" s="5" t="s">
         <v>474</v>
       </c>
     </row>
     <row r="476" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A476" s="2" t="s">
+      <c r="A476" s="5" t="s">
         <v>475</v>
       </c>
     </row>
     <row r="477" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A477" s="2" t="s">
+      <c r="A477" s="5" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="478" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A478" s="2" t="s">
+      <c r="A478" s="5" t="s">
         <v>477</v>
       </c>
     </row>
     <row r="479" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A479" s="2" t="s">
+      <c r="A479" s="5" t="s">
         <v>478</v>
       </c>
     </row>
     <row r="480" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A480" s="2" t="s">
+      <c r="A480" s="5" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="481" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A481" s="2" t="s">
+      <c r="A481" s="5" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="482" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A482" s="2" t="s">
+      <c r="A482" s="5" t="s">
         <v>481</v>
       </c>
     </row>
     <row r="483" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A483" s="2" t="s">
+      <c r="A483" s="5" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="484" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A484" s="2" t="s">
+      <c r="A484" s="5" t="s">
         <v>483</v>
       </c>
     </row>
     <row r="485" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A485" s="2" t="s">
+      <c r="A485" s="5" t="s">
         <v>484</v>
       </c>
     </row>
     <row r="486" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A486" s="1" t="s">
+      <c r="A486" s="5" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="487" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A487" s="2" t="s">
+      <c r="A487" s="5" t="s">
         <v>486</v>
       </c>
     </row>
     <row r="488" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A488" s="2" t="s">
+      <c r="A488" s="5" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="489" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A489" s="2" t="s">
+      <c r="A489" s="5" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="490" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A490" s="2" t="s">
+      <c r="A490" s="5" t="s">
         <v>489</v>
       </c>
     </row>
     <row r="491" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A491" s="2" t="s">
+      <c r="A491" s="5" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="492" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A492" s="2" t="s">
+      <c r="A492" s="5" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="493" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A493" s="2" t="s">
+      <c r="A493" s="5" t="s">
         <v>492</v>
       </c>
     </row>
     <row r="494" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A494" s="2" t="s">
+      <c r="A494" s="5" t="s">
         <v>493</v>
       </c>
     </row>
     <row r="495" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A495" s="2" t="s">
+      <c r="A495" s="5" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="496" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A496" s="2" t="s">
+      <c r="A496" s="5" t="s">
         <v>495</v>
       </c>
     </row>
     <row r="497" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A497" s="2" t="s">
+      <c r="A497" s="5" t="s">
         <v>496</v>
       </c>
     </row>
     <row r="498" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A498" s="2" t="s">
+      <c r="A498" s="5" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="499" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A499" s="1" t="s">
+      <c r="A499" s="5" t="s">
         <v>498</v>
       </c>
     </row>
     <row r="500" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A500" s="2" t="s">
+      <c r="A500" s="5" t="s">
         <v>499</v>
       </c>
     </row>
     <row r="501" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A501" s="2" t="s">
+      <c r="A501" s="5" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="502" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A502" s="2" t="s">
+      <c r="A502" s="5" t="s">
         <v>501</v>
       </c>
     </row>
     <row r="503" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A503" s="2" t="s">
+      <c r="A503" s="5" t="s">
         <v>502</v>
       </c>
     </row>
     <row r="504" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A504" s="2" t="s">
+      <c r="A504" s="5" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="505" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A505" s="2" t="s">
+      <c r="A505" s="5" t="s">
         <v>504</v>
       </c>
     </row>
     <row r="506" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A506" s="2" t="s">
+      <c r="A506" s="5" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="507" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A507" s="2" t="s">
+      <c r="A507" s="5" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="508" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A508" s="1" t="s">
+      <c r="A508" s="5" t="s">
         <v>507</v>
       </c>
     </row>
     <row r="509" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A509" s="2" t="s">
+      <c r="A509" s="5" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="510" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A510" s="2" t="s">
+      <c r="A510" s="5" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="511" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A511" s="2" t="s">
+      <c r="A511" s="5" t="s">
         <v>510</v>
       </c>
     </row>
     <row r="512" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A512" s="2" t="s">
+      <c r="A512" s="5" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="513" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A513" s="2" t="s">
+      <c r="A513" s="5" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="514" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A514" s="2" t="s">
+      <c r="A514" s="5" t="s">
         <v>513</v>
       </c>
     </row>
     <row r="515" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A515" s="1" t="s">
+      <c r="A515" s="5" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="516" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A516" s="1" t="s">
+      <c r="A516" s="5" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="517" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A517" s="2" t="s">
+      <c r="A517" s="5" t="s">
         <v>516</v>
       </c>
     </row>
     <row r="518" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A518" s="1" t="s">
+      <c r="A518" s="5" t="s">
         <v>517</v>
       </c>
     </row>
     <row r="519" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A519" s="1" t="s">
+      <c r="A519" s="5" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="520" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A520" s="2" t="s">
+      <c r="A520" s="5" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="521" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A521" s="2" t="s">
+      <c r="A521" s="5" t="s">
         <v>520</v>
       </c>
     </row>
     <row r="522" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A522" s="2" t="s">
+      <c r="A522" s="5" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="523" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A523" s="1" t="s">
+      <c r="A523" s="5" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="524" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A524" s="2" t="s">
+      <c r="A524" s="5" t="s">
         <v>523</v>
       </c>
     </row>
     <row r="525" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A525" s="1" t="s">
+      <c r="A525" s="5" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="526" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A526" s="2" t="s">
+      <c r="A526" s="5" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="527" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A527" s="2" t="s">
+      <c r="A527" s="5" t="s">
         <v>526</v>
       </c>
     </row>
     <row r="528" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A528" s="2" t="s">
+      <c r="A528" s="5" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="529" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A529" s="2" t="s">
+      <c r="A529" s="5" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="530" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A530" s="2" t="s">
+      <c r="A530" s="5" t="s">
         <v>529</v>
       </c>
     </row>
     <row r="531" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A531" s="2" t="s">
+      <c r="A531" s="5" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="532" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A532" s="2" t="s">
+      <c r="A532" s="5" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="533" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A533" s="2" t="s">
+      <c r="A533" s="5" t="s">
         <v>532</v>
       </c>
     </row>
     <row r="534" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A534" s="2" t="s">
+      <c r="A534" s="5" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="535" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A535" s="2" t="s">
+      <c r="A535" s="5" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="536" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A536" s="2"/>
+      <c r="A536" s="5" t="s">
+        <v>535</v>
+      </c>
     </row>
     <row r="537" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A537" s="2"/>
     </row>
     <row r="538" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A538" s="1"/>
     </row>
     <row r="539" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A539" s="1"/>
     </row>
     <row r="540" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A540" s="2"/>
     </row>
     <row r="541" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A541" s="2"/>
     </row>
     <row r="542" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A542" s="2"/>
     </row>
     <row r="543" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A543" s="2"/>
     </row>
     <row r="544" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A544" s="1"/>
     </row>
@@ -5419,1026 +5425,1026 @@
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C7433B9F-5568-4452-BA19-8E31333F24E2}">
   <dimension ref="A1:A197"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="30" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A1" s="4" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
     </row>
     <row r="3" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A3" s="1" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
     </row>
     <row r="4" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A4" s="1" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
     </row>
     <row r="5" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A5" s="1" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
     </row>
     <row r="6" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A6" s="1" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
     </row>
     <row r="7" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A7" s="1" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
     </row>
     <row r="8" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A8" s="1" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
     </row>
     <row r="9" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A9" s="1" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
     </row>
     <row r="10" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A10" s="1" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
     </row>
     <row r="11" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A11" s="1" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
     </row>
     <row r="12" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A12" s="1" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
     </row>
     <row r="13" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A13" s="1" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
     </row>
     <row r="14" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A14" s="1" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
     </row>
     <row r="15" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A15" s="1" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
     </row>
     <row r="16" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A16" s="1" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
     </row>
     <row r="17" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A17" s="1" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
     </row>
     <row r="18" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A18" s="1" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
     </row>
     <row r="19" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A19" s="1" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
     </row>
     <row r="20" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A20" s="1" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
     </row>
     <row r="21" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A21" s="1" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="22" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A22" s="1" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
     </row>
     <row r="23" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A23" s="1" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
     </row>
     <row r="24" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A24" s="1" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="25" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A25" s="1" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
     </row>
     <row r="26" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A26" s="1" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
     </row>
     <row r="27" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A27" s="1" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="28" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A28" s="1" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
     </row>
     <row r="29" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A29" s="1" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
     </row>
     <row r="30" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A30" s="1" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
     </row>
     <row r="31" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A31" s="1" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
     </row>
     <row r="32" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A32" s="1" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
     </row>
     <row r="33" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A33" s="1" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
     </row>
     <row r="34" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A34" s="1" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
     </row>
     <row r="35" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A35" s="1" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
     </row>
     <row r="36" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A36" s="1" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
     </row>
     <row r="37" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A37" s="1" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
     </row>
     <row r="38" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A38" s="1" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="39" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A39" s="1" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
     </row>
     <row r="40" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A40" s="1" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
     </row>
     <row r="41" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A41" s="1" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
     </row>
     <row r="42" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A42" s="1" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
     </row>
     <row r="43" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A43" s="1" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
     </row>
     <row r="44" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A44" s="1" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
     </row>
     <row r="45" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A45" s="1" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
     </row>
     <row r="46" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A46" s="1" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
     </row>
     <row r="47" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A47" s="1" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
     </row>
     <row r="48" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A48" s="1" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="49" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A49" s="1" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
     </row>
     <row r="50" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A50" s="1" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
     </row>
     <row r="51" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A51" s="1" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="52" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A52" s="1" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
     </row>
     <row r="53" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A53" s="1" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
     </row>
     <row r="54" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A54" s="1" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="55" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A55" s="1" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
     </row>
     <row r="56" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A56" s="1" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
     </row>
     <row r="57" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A57" s="1" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="58" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A58" s="1" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
     </row>
     <row r="59" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A59" s="1" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
     </row>
     <row r="60" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A60" s="1" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="61" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A61" s="1" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
     </row>
     <row r="62" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A62" s="1" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
     </row>
     <row r="63" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A63" s="1" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="64" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A64" s="1" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
     </row>
     <row r="65" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A65" s="1" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
     </row>
     <row r="66" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A66" s="1" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="67" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A67" s="1" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
     </row>
     <row r="68" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A68" s="1" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
     </row>
     <row r="69" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A69" s="1" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="70" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A70" s="1" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
     </row>
     <row r="71" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A71" s="1" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
     </row>
     <row r="72" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A72" s="1" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="73" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A73" s="1" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="74" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A74" s="1" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
     </row>
     <row r="75" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A75" s="1" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
     </row>
     <row r="76" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A76" s="1" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="77" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A77" s="1" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
     </row>
     <row r="78" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A78" s="1" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
     </row>
     <row r="79" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A79" s="1" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="80" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A80" s="1" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
     </row>
     <row r="81" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A81" s="1" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="82" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A82" s="1" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="83" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A83" s="1" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="84" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A84" s="1" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
     </row>
     <row r="85" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A85" s="1" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="86" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A86" s="1" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
     </row>
     <row r="87" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A87" s="1" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
     </row>
     <row r="88" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A88" s="1" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="89" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A89" s="1" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
     </row>
     <row r="90" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A90" s="1" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
     </row>
     <row r="91" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A91" s="1" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="92" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A92" s="1" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
     </row>
     <row r="93" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A93" s="1" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
     </row>
     <row r="94" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A94" s="1" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="95" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A95" s="1" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
     </row>
     <row r="96" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A96" s="1" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="97" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A97" s="1" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="98" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A98" s="1" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
     </row>
     <row r="99" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A99" s="1" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
     </row>
     <row r="100" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A100" s="1" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="101" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A101" s="1" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
     </row>
     <row r="102" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A102" s="1" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
     </row>
     <row r="103" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A103" s="1" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="104" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A104" s="1" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
     </row>
     <row r="105" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A105" s="1" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
     </row>
     <row r="106" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A106" s="1" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="107" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A107" s="1" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
     </row>
     <row r="108" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A108" s="1" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
     </row>
     <row r="109" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A109" s="1" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="110" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A110" s="1" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
     </row>
     <row r="111" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A111" s="1" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
     </row>
     <row r="112" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A112" s="1" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="113" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A113" s="1" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
     </row>
     <row r="114" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A114" s="1" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
     </row>
     <row r="115" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A115" s="1" t="s">
-        <v>648</v>
+        <v>649</v>
       </c>
     </row>
     <row r="116" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A116" s="1" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
     </row>
     <row r="117" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A117" s="1" t="s">
-        <v>650</v>
+        <v>651</v>
       </c>
     </row>
     <row r="118" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A118" s="1" t="s">
-        <v>651</v>
+        <v>652</v>
       </c>
     </row>
     <row r="119" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A119" s="1" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
     </row>
     <row r="120" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A120" s="1" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
     </row>
     <row r="121" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A121" s="1" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
     </row>
     <row r="122" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A122" s="1" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
     </row>
     <row r="123" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A123" s="1" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
     </row>
     <row r="124" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A124" s="1" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
     </row>
     <row r="125" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A125" s="1" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
     </row>
     <row r="126" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A126" s="1" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
     </row>
     <row r="127" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A127" s="1" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
     </row>
     <row r="128" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A128" s="1" t="s">
-        <v>661</v>
+        <v>662</v>
       </c>
     </row>
     <row r="129" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A129" s="1" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
     </row>
     <row r="130" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A130" s="1" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
     </row>
     <row r="131" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A131" s="1" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
     </row>
     <row r="132" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A132" s="1" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
     </row>
     <row r="133" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A133" s="1" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
     </row>
     <row r="134" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A134" s="1" t="s">
-        <v>667</v>
+        <v>668</v>
       </c>
     </row>
     <row r="135" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A135" s="1" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
     </row>
     <row r="136" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A136" s="1" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
     </row>
     <row r="137" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A137" s="1" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
     </row>
     <row r="138" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A138" s="1" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
     </row>
     <row r="139" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A139" s="1" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
     </row>
     <row r="140" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A140" s="1" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
     </row>
     <row r="141" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A141" s="1" t="s">
-        <v>674</v>
+        <v>675</v>
       </c>
     </row>
     <row r="142" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A142" s="1" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="143" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A143" s="1" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
     </row>
     <row r="144" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A144" s="1" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
     </row>
     <row r="145" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A145" s="1" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="146" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A146" s="1" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
     </row>
     <row r="147" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A147" s="1" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
     </row>
     <row r="148" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A148" s="1" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="149" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A149" s="1" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
     </row>
     <row r="150" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A150" s="1" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
     </row>
     <row r="151" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A151" s="1" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="152" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A152" s="1" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
     </row>
     <row r="153" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A153" s="1" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
     </row>
     <row r="154" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A154" s="1" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="155" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A155" s="1" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
     </row>
     <row r="156" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A156" s="1" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
     </row>
     <row r="157" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A157" s="1" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="158" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A158" s="1" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
     </row>
     <row r="159" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A159" s="1" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
     </row>
     <row r="160" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A160" s="1" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="161" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A161" s="1" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
     </row>
     <row r="162" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A162" s="1" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
     </row>
     <row r="163" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A163" s="1" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="164" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A164" s="1" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
     </row>
     <row r="165" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A165" s="1" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
     </row>
     <row r="166" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A166" s="1" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="167" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A167" s="1" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
     </row>
     <row r="168" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A168" s="1" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
     </row>
     <row r="169" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A169" s="1" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="170" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A170" s="1" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="171" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A171" s="1" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
     </row>
     <row r="172" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A172" s="1" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="173" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A173" s="1" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
     </row>
     <row r="174" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A174" s="1" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
     </row>
     <row r="175" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A175" s="1" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="176" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A176" s="1" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
     </row>
     <row r="177" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A177" s="1" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
     </row>
     <row r="178" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A178" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
     </row>
     <row r="179" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A179" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
     </row>
     <row r="180" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A180" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
     </row>
     <row r="181" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A181" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
     </row>
     <row r="182" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A182" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
     </row>
     <row r="183" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A183" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
     </row>
     <row r="184" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A184" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
     </row>
     <row r="185" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A185" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
     </row>
     <row r="186" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A186" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
     </row>
     <row r="187" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A187" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
     </row>
     <row r="188" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A188" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
     </row>
     <row r="189" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A189" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
     </row>
     <row r="190" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A190" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
     </row>
     <row r="191" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A191" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="192" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A192" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
     </row>
     <row r="193" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A193" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
     </row>
     <row r="194" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A194" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="195" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A195" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
     </row>
     <row r="196" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A196" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
     </row>
     <row r="197" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A197" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:A177" xr:uid="{00000000-0009-0000-0000-000000000000}"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <sisl xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns="http://www.boldonjames.com/2008/01/sie/internal/label" sislVersion="0" policy="06dbc50a-7c40-497c-8ead-392c4a2b388e" origin="userSelected">
   <element uid="3a0f620a-74f7-4504-a030-448d9ea0e08a" value=""/>
   <element uid="id_classification_nonbusiness" value=""/>
   <element uid="0bf5a77d-3f3a-4e58-9a8a-1570d5e8454d" value=""/>
 </sisl>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{72869EE8-AB11-45A4-B698-C5F2A778C3DB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>